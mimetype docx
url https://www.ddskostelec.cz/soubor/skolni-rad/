--- v0 (2026-04-21)
+++ v1 (2026-10-19)
@@ -1,3287 +1,14336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AE5F5F" w:rsidRPr="004A0DDD" w:rsidRDefault="00AB2369" w:rsidP="00AB2369">
-      <w:pPr>
+    <w:p w14:paraId="4588037D" w14:textId="77777777" w:rsidR="000C6FAF" w:rsidRDefault="000C6FAF">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB6980A" w14:textId="67FB1508" w:rsidR="000C6FAF" w:rsidRPr="000C6FAF" w:rsidRDefault="000C6FAF" w:rsidP="000C6FAF">
+      <w:pPr>
+        <w:spacing w:before="1400"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ŠKOLNÍ ŘÁD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0D8B27" w14:textId="77777777" w:rsidR="000C6FAF" w:rsidRDefault="000C6FAF" w:rsidP="000C6FAF">
+      <w:pPr>
+        <w:spacing w:before="560"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A01AAF" w14:textId="77777777" w:rsidR="000C6FAF" w:rsidRDefault="000C6FAF" w:rsidP="000C6FAF">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Školní řád vydává ředitel ZŠ v souladu se zákonem č. 561/2004 Sb., § 30. </w:t>
-[...30 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A2C51EF" wp14:editId="41503E07">
+            <wp:extent cx="2552700" cy="1902827"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="1" name="Obrázek 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2558569" cy="1907202"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A32920" w14:textId="77777777" w:rsidR="000C6FAF" w:rsidRDefault="000C6FAF">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037DA16C" w14:textId="77777777" w:rsidR="000C6FAF" w:rsidRDefault="000C6FAF">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBD254B" w14:textId="2BF3F4A1" w:rsidR="002D576F" w:rsidRDefault="002D576F" w:rsidP="002D576F">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D576F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A0DDD">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Číslo jednací: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D576F">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50201150" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682C4128" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8EC717" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A58D5D4" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A869E58" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66134F1D" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291661D8" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53989C53" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6802CE40" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E19A01" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43510A2F" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3ED0F1" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DC0DC4" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182C2DD4" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A701B34" w14:textId="77777777" w:rsidR="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576448F3" w14:textId="29D07455" w:rsidR="00B957EF" w:rsidRPr="00B957EF" w:rsidRDefault="002D576F" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B957EF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Účinnost od: 1.9.2026</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk239869067"/>
+    </w:p>
+    <w:p w14:paraId="29F355E2" w14:textId="00C3AEDD" w:rsidR="00B957EF" w:rsidRPr="00B957EF" w:rsidRDefault="00B957EF" w:rsidP="00B957EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B957EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vydala: Mgr. Iva Zikešová, ředitelka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B957EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="068BDCDA" w14:textId="1E56CBCE" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ŠKOLNÍ ŘÁD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA43996" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:after="260"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="5A6067"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Základní školy při dětském domově se školou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4217A5" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizace: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Dětský domov se školou a základní škola Kostelec nad Orlicí, Tyršova 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B91DADA" w14:textId="5B81B076" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Číslo jednací: </w:t>
+      </w:r>
+      <w:r w:rsidR="0023058B" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1585A2BB" w14:textId="2C2B8257" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vydala: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60CE3" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Mgr. Iva Zikešová,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60CE3" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ředitelka školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C0A8FD" w14:textId="57555A77" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projednáno pedagogickou radou: </w:t>
+      </w:r>
+      <w:r w:rsidR="0023058B" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>31.8.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19500343" w14:textId="77777777" w:rsidR="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schváleno školskou radou: </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6FAF" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>31.8.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036AEFD5" w14:textId="582B89BD" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Účinnost od: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A71" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1.9.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387F5F20" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="00774546">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="1F4E79"/>
+        </w:pBdr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09711091" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Ředitelka školy vydává tento školní řád podle § 30 zákona č. 561/2004 Sb., školského zákona, ve znění pozdějších předpisů. Školní řád upravuje práva a povinnosti žáků a jejich zákonných zástupců, pravidla vzájemných vztahů se zaměstnanci školy, provoz a vnitřní režim školy, bezpečnost a ochranu zdraví, ochranu před diskriminací, násilím a rizikovým chováním a zacházení s majetkem. Pravidla hodnocení jsou jeho nedílnou přílohou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51953828" w14:textId="6C899862" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tento řád se vztahuje na vzdělávání ve škole a na akce pořádané školou. Pobyt dítěte v DDŠ mimo školní vyučování se řídí </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A71" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>nitřním řádem zařízení. Pokud se pravidla prolínají, postupují pracovníci tak, aby byla zachována práva dítěte, jeho bezpečí a návaznost vzdělávání a výchovné péče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64983A2F" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ČÁST I – ZÁKLADNÍ ZÁSADY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFD0D3E" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 1 – Smysl a působnost školního řádu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4069F5BA" w14:textId="77777777" w:rsidR="00AE7A71" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="00AE7A71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Škola poskytuje základní vzdělávání v bezpečném, předvídatelném a respektujícím prostředí. Při rozhodování zohledňuje nejlepší zájem dítěte, jeho věk, rozumovou a volní vyspělost, individuální vzdělávací potřeby </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF1DA25" w14:textId="75A7C628" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="00AE7A71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>a okolnosti konkrétní situace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354A7005" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="00AE7A71">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Všichni účastníci vzdělávání jednají se vzájemnou úctou, respektem, názorovou snášenlivostí, solidaritou a s ohledem na důstojnost druhého. Pravidla se uplatňují přiměřeně, předvídatelně a bez diskriminace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DACBDB2" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ČÁST II – PRÁVA A POVINNOSTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F645C1" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 2 – Práva žáků</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DEF320" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Žák má právo na vzdělávání a školské služby podle školského zákona a školního vzdělávacího programu, na rovný přístup ke vzdělávání a na podpůrná opatření odpovídající jeho vzdělávacím potřebám.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6421EFC2" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Žák má právo na informace o průběhu a výsledcích svého vzdělávání, na srozumitelná kritéria hodnocení, přiměřený čas k osvojení učiva, zpětnou vazbu a možnost opravit chybu nebo prokázat znalosti jinou vhodnou formou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F7DD37" w14:textId="45DEBF45" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3. Žák má právo vyjadřovat se ke všem rozhodnutím týkajícím se podstatných záležitostí jeho vzdělávání</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A71" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeho názoru se věnuje pozornost odpovídající věku a vyspělosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EE447F" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4. Žák má právo na ochranu před fyzickým a psychickým násilím, šikanou, kyberšikanou, diskriminací, sexuálním obtěžováním, zneužíváním, ponižováním, návykovými látkami a dalšími jevy ohrožujícími jeho zdraví nebo vývoj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C69AD8" w14:textId="358894C8" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>5. Žák má právo na zachování soukromí a ochranu osobních údajů, pověsti, důvěrné komunikace v mezích právních předpisů a nezbytného zajištění bezpečí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2F4117" w14:textId="77362B11" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>6. Žák má právo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0168" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se obracet se svými připomínkami a návrhy na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>učitele, asistenta pedagoga, etopeda, psychologa, nebo vedení školy. Může podat podnět či stížnost ústně nebo písemně</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0168" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>, případně využít schránky důvěry.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE0C30E" w14:textId="1BF6135C" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70230" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák má právo na informace a poradenskou pomoc školy v záležitostech týkajících se vzdělávání podle platného školského zákona</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A71" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A7D6A9" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Článek 3 – Povinnosti žáků</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E304C9" w14:textId="1D124520" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00267FF4" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák je povinen chodit do školy vhodně a čistě oblečen a upraven.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E687C15" w14:textId="17551D65" w:rsidR="000F655B" w:rsidRPr="000C6FAF" w:rsidRDefault="000F655B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00267FF4" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák se řádně vzdělává, účastní se výuky podle rozvrhu, přichází včas, připravuje se podle svých možností. Aktivně se účastní výuky, je povinen být na výuku řádně připraven a v průběhu vyučovací hodiny se chová tak, aby její průběh nenarušoval jakýmkoliv nevhodným způsobem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553B625E" w14:textId="61EF2A47" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="000F655B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Žák dodržuje školní řád a pravidla odborných učeben, chrání zdraví své i ostatních a bezodkladně oznámí úraz, nebezpečí, závažnou závadu nebo situaci, v níž je někdo ohrožen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V případě zdravotních potíží během vyučování toto oznámí vyučujícímu nebo jinému zaměstnanci školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC259FE" w14:textId="6A4744AF" w:rsidR="000F655B" w:rsidRPr="000C6FAF" w:rsidRDefault="001B282F" w:rsidP="000F655B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...170 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Žák jedná slušně</w:t>
+      </w:r>
+      <w:r w:rsidR="006928D0" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s dospělými, se spolužáky</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a respektuje práva ostatních. Nesmí nikoho napadat, zastrašovat, ponižovat, vydírat, diskriminovat, nutit k nežádoucímu jednání ani pořizovat či šířit záznamy zasahující do soukromí a důstojnosti jiné osoby.</w:t>
+      </w:r>
+      <w:r w:rsidR="006928D0" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dbá pokynů pedagogických a provozních pracovníků, dodržuje školní řád, vnitřní řády a předpisy, pokyny školy a školského zařízení k ochraně zdraví a bezpečnosti, s nimiž byl seznámen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567D88EA" w14:textId="141A5336" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="001B282F" w:rsidP="006928D0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Žák chrání školní majetek, učebnice a pomůcky, udržuje pořádek a škodu nebo závadu neprodleně oznámí. Náhrada škody se řeší individuálně podle okolností, míry zavinění, věku a schopnosti žáka posoudit následky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FA5F83" w14:textId="2F5E759D" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="001B282F" w:rsidP="000F655B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Žák nesmí do školy ani na školní akci vnášet nebo zde užívat alkohol, tabákové a nikotinové výrobky, návykové látky, psychoaktivní výrobky, jedy ani látky, které je napodobují. Nesmí přicházet pod jejich vlivem ani s nimi nakládat, nabízet je nebo je předávat jiné osobě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282EEAA6" w14:textId="6B266D5E" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="001B282F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Žák nesmí vnášet zbraň, výbušninu, pyrotechniku ani jiný předmět určený nebo způsobilý ohrozit zdraví. Předměty běžné potřeby používá pouze k jejich účelu a podle pokynů pedagoga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B52F0" w14:textId="1F25E8F5" w:rsidR="000F655B" w:rsidRPr="000C6FAF" w:rsidRDefault="001B282F" w:rsidP="000F655B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000F655B" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Hrubé slovní a úmyslné fyzické útoky žáka vůči pracovníkům školy se vždy považují za závažné zaviněné porušení povinností stanovených</w:t>
+      </w:r>
+      <w:r w:rsidR="000F655B" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F655B" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>tímto řádem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9B6C64" w14:textId="5F7A3512" w:rsidR="000F655B" w:rsidRPr="000C6FAF" w:rsidRDefault="001B282F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="000F655B" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Před ukončením vyučování žáci z bezpečnostních důvodů neopouštějí školní třídu a budovu bez vědomí vyučujících.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AECB5C7" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 4 – Práva zákonných zástupců</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5606541B" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Zákonný zástupce má právo na informace o průběhu a výsledcích vzdělávání, na poradenskou pomoc školy a na vyjádření ke všem rozhodnutím týkajícím se podstatných záležitostí vzdělávání dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD56E38" w14:textId="7419CC90" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Má právo seznámit se se školním vzdělávacím programem, školním řádem, pravidly hodnocení a podmínkami poskytování podpůrných opatření</w:t>
+      </w:r>
+      <w:r w:rsidR="00D675A1" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ůže nahlížet do písemných podkladů hodnocení svého dítěte způsobem chránícím údaje ostatních osob.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F22F16" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3. Má právo volit a být volen do školské rady, podávat podněty a stížnosti a obdržet informaci o způsobu jejich vyřízení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4705498A" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4. Výkon práv zákonného zástupce se posuzuje s ohledem na pravomocné rozhodnutí soudu, rozsah rodičovské odpovědnosti a zákonné postavení zařízení. Umístěním dítěte do DDŠ rodičovská odpovědnost sama o sobě nezaniká.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E31836" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 5 – Povinnosti zákonných zástupců</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1324AABC" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Zákonný zástupce zajistí řádnou docházku dítěte v rozsahu, v němž mu to umožňuje jeho právní postavení a aktuální péče o dítě, a spolupracuje se školou a zařízením při vzdělávání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B69CFB" w14:textId="1CC99492" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="001B282F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Na vyzvání ředitele školy se osobně účastní projednání závažných otázek týkajících se vzdělávání</w:t>
+      </w:r>
+      <w:r w:rsidR="001B282F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a chování </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F271553" w14:textId="4BD6AE4E" w:rsidR="001B282F" w:rsidRPr="000C6FAF" w:rsidRDefault="001B282F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D675A1" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Má povinnost p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ravidelně se školou spolupracovat, včas reagovat na písemné a jiné informace pedagogických pracovníků školy školského zařízení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B102E0" w14:textId="05E9B816" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3. Informuje školu o změně zdravotní způsobilosti, zdravotních obtížích nebo jiných závažných skutečnostech významných pro vzdělávání a bezpečnost a poskytuje údaje nezbytné pro školní matriku</w:t>
+      </w:r>
+      <w:r w:rsidR="001B282F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jméno a příjmení, rodné číslo, popřípadě datum narození, dále státní občanství, místo narození a místo trvalého pobytu aj.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C84656" w14:textId="4B118C11" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">II. Povinnosti žáků a zákonných zástupců </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>4. Dokládá důvody nepřítomnosti za podmínek stanovených tímto řádem a bezodkladně oznamuje změny kontaktních údajů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DBE394" w14:textId="5635CF7F" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="001C1F5C" w:rsidP="001C1F5C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 6 – Povinnosti učitelů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B66176" w14:textId="73CFB7B8" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="001C1F5C" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Učitelé vykonávají svou práci v souladu s právními předpisy, zejména zákoníkem práce, školským zákonem, zákonem o pedagogických pracovnících, školním vzdělávacím programem, školním a vnitřním řádem, pracovní náplní a dalšími vnitřními předpisy organizace. Plní pokyny oprávněných vedoucích zaměstnanců, pokud jsou vydány v souladu s právními předpisy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C80895" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D71F704" w14:textId="44483F56" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="001C1F5C" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00840940" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Učitelé se v nezbytném rozsahu seznamují s pedagogickou, diagnostickou a další odbornou dokumentací žáků zařazených do jejich třídy. Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>achovávají mlčenlivost a chrání osobní údaje a důvěrné informace, které získali v souvislosti s výkonem své práce, zejména informace o dětech, jejich rodinách, zdravotním stavu, osobních poměrech a průběhu výchovy a vzdělávání. Informace sdělují pouze oprávněným osobám a pouze v rozsahu nezbytném pro plnění pracovních úkolů. Porušení této povinnosti může být posouzeno jako porušení pracovních povinností podle jeho povahy, následků a intenzity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B29CA3" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695EE903" w14:textId="43455812" w:rsidR="00840940" w:rsidRPr="000C6FAF" w:rsidRDefault="00840940" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Učitel je povinen být na pracovišti v době stanovené rozvrhem pedagogické činnosti, rozvrhem dohledů, při zastupování jiného pedagogického pracovníka a v dalších případech stanovených zaměstnavatelem v souladu se zákoníkem práce a zákonem o pedagogických pracovnících. K zahájení výuky přichází s dostatečným předstihem, zpravidla nejméně 15 minut před jejím začátkem.</w:t>
+      </w:r>
+      <w:r w:rsidR="00396D41" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dodržuje stanovenou dobu vyučovacích hodin a zahajuje a ukončuje výuku podle platného rozvrhu. Změny jsou možné pouze se souhlasem vedení školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56508DAB" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAC1A06" w14:textId="01DA9119" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00840940" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Učitel řádně, pravdivě, průběžně a včas vede pedagogickou dokumentaci, jejímž vedením byl pověřen, a chrání ji před ztrátou, poškozením a neoprávněným přístupem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FD2913" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076F2057" w14:textId="3E62A90F" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00840940" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Učitel vykonává stanovené dohledy nad žáky během přestávek, při přesunech, školních akcích a dalších činnostech organizovaných školou. Při výkonu dohledu postupuje podle právních a vnitřních předpisů a podle konkrétních podmínek a rizik činnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FC6962" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54ABE6FD" w14:textId="2AD63A22" w:rsidR="00396D41" w:rsidRPr="000C6FAF" w:rsidRDefault="00840940" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vycházky, exkurze, výlety a další akce školy musí být předem plánovány a schváleny určeným vedoucím zaměstnancem. Pedagogický pracovník odpovědný za akci zajistí její přípravu, poučení žáků, dohled, vyhodnocení rizik a potřebnou dokumentaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778106BC" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286E34D6" w14:textId="2C428881" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitelé přebírají žáky od </w:t>
+      </w:r>
+      <w:r w:rsidR="00D675A1" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>asistentů pedagoga</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v určeném čase a na určeném místě. Od okamžiku převzetí vykonávají nad žáky dohled až do jejich řádného předání vychovatelům nebo jiným pověřeným pracovníkům. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FD3575" w14:textId="5213719F" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nemůže-li se učitel dostavit do zaměstnání, oznámí tuto skutečnost bez zbytečného odkladu, pokud možno ještě před zahájením vyučování, určenému vedoucímu zaměstnanci. Současně sdělí předpokládanou dobu nepřítomnosti, je-li mu známa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFAD3B3" w14:textId="77777777" w:rsidR="00396D41" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFEC269" w14:textId="0001BF75" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitel je povinen účastnit se pedagogických rad, pracovních porad, odborných týmů a dalších pracovních jednání, pokud byla jeho účast stanovena zaměstnavatelem. Nemůže-li se z vážných důvodů zúčastnit, omluví se předem příslušnému vedoucímu zaměstnanci a následně se seznámí se závěry jednání. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1AA63F" w14:textId="77777777" w:rsidR="00396D41" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27752A49" w14:textId="5A142EC2" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitel spolupracuje zejména s vychovateli, asistenty pedagoga, etopedem, psychologem, sociální pracovnicí, školním metodikem prevence a dalšími pracovníky. Podílí se na jednotném postupu při vzdělávání a podpoře dítěte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0DDC35" w14:textId="77777777" w:rsidR="00396D41" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E3FAF9" w14:textId="02158AFC" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Po skončení výuky učitel zkontroluje stav učebny, uzavření oken, vypnutí používaných zařízení a odstranění případných bezpečnostních rizik. Závady nebo poškození neprodleně oznámí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FCA310" w14:textId="77777777" w:rsidR="00396D41" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49201519" w14:textId="32689D51" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Po skončení vyučování učitel </w:t>
+      </w:r>
+      <w:r w:rsidR="00D675A1" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>předá</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žáky</w:t>
+      </w:r>
+      <w:r w:rsidR="00D675A1" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v určeném čase a na určeném místě vychovatelům nebo jinému pověřenému pracovníkovi.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Předání probíhá tak, aby byla zachována nepřetržitost dohledu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687D85B6" w14:textId="77777777" w:rsidR="00396D41" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED63679" w14:textId="63193CC7" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitelé průběžně, řádně a včas vedou pedagogickou dokumentaci, jejímž vedením byli pověřeni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3D8432" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8A1EB5" w14:textId="62AD8C64" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="00396D41" w:rsidP="001039B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Požívání alkoholu a jiných návykových látek na pracovišti a vstup na pracoviště pod jejich vlivem jsou zakázány. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V prostorách a areálu školy a školského zařízení je zakázáno kouření a používání elektronických cigaret a obdobných výrobků v rozsahu stanoveném právními a vnitřními předpisy. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F5C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Elektrické spotřebiče lze používat pouze v souladu s pravidly BOZP, požární ochrany a provozním řádem organizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B374635" w14:textId="77777777" w:rsidR="001C1F5C" w:rsidRPr="000C6FAF" w:rsidRDefault="001C1F5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1205F3B1" w14:textId="7C9AEEF5" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="00874BB6">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ČÁST I</w:t>
+      </w:r>
+      <w:r w:rsidR="00874BB6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – DOCHÁZKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09627E3C" w14:textId="6CBB1E1C" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Článek </w:t>
+      </w:r>
+      <w:r w:rsidR="00874BB6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Docházka a omlouvání nepřítomnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036EF531" w14:textId="503511AB" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Docházka je povinná. Nepřítomnost dítěte pobývajícího v zařízení oznamuje škole bez zbytečného odkladu určený pracovník DDŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00874BB6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vychovatel nebo sociální pracovník)</w:t>
+      </w:r>
+      <w:r w:rsidR="00713DE8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ři pobytu dítěte mimo zařízení ji oznamuje zákonný zástupce nebo osoba odpovědná za dítě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF39CD9" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5D83D6" w14:textId="54B2C737" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Důvod nepřítomnosti se doloží nejpozději do tří kalendářních dnů od jejího počátku způsobem stanoveným školou. Po návratu se omluvení uzavře v dohodnuté evidenci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69916CB5" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A2B15B" w14:textId="0B0452E5" w:rsidR="00874BB6" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="001039B6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00874BB6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V jednotlivých odůvodněných případech může škola požadovat lékařské potvrzení nebo jiný doklad o příčině žákovy nepřítomnosti ve škole. Neomluvená absence včetně svévolného opuštění školního areálu v době vyučování je kvalifikováno jako porušení Školního řádu a je řešeno podle klasifikačního </w:t>
+      </w:r>
+      <w:r w:rsidR="00713DE8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ř</w:t>
+      </w:r>
+      <w:r w:rsidR="00874BB6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ádu školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FECC753" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E92E79E" w14:textId="79A79477" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4. O předem známé uvolnění žádá zákonný zástupce nebo oprávněný pracovník zařízení. O uvolnění do jednoho vyučovacího dne rozhoduje třídní učitel</w:t>
+      </w:r>
+      <w:r w:rsidR="00713DE8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o delším uvolnění ředitelka školy, neurčí-li organizační předpis jinak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF786DA" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CC6E6B" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>5. Pozdní příchod se eviduje. O tom, zda jde o neomluvenou nepřítomnost, se rozhoduje podle skutečného důvodu a okolností, nikoli automaticky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B4D1EE" w14:textId="5C415A07" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="00774546">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F8CB59" w14:textId="71CCDD23" w:rsidR="00371191" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="00371191">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ČÁST IV – PROVOZ A ORGANIZACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E66B88" w14:textId="23FFDABA" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Článek </w:t>
+      </w:r>
+      <w:r w:rsidR="00371191" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Vnitřní režim školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B8129B" w14:textId="7A4406CD" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Vyučování probíhá podle platného rozvrhu. Přesné začátky a konce vyučovacích hodin, přestávek a odpoledního vyučování zveřejňuje škola v rozvrhu a organizaci školního roku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C4C5DF" w14:textId="7675BC3C" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Za dohled nad dítětem před převzetím školou odpovídá určený pracovník DDŠ. Odpovědnost školy začíná prokazatelným převzetím žáka pověřeným zaměstnancem školy v 7:30</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3DC8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>h.</w:t>
+      </w:r>
+      <w:r w:rsidR="00713DE8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BC6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>v prostorách školy</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3DC8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BC6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>při odpoledním vyučování v 13:40h. v prostorách školy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BC6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Předání se provede způsobem, který vylučuje ponechání dítěte bez dohledu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE7C5E3" w14:textId="49AE67FC" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="009A7BC6" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00354AA3" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Po skončení </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3DC8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dopoledního </w:t>
+      </w:r>
+      <w:r w:rsidR="00354AA3" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>vyučování předá pověřený zaměstnanec školy žáky určenému pracovníkovi výchovného úseku v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13:00h. v prostorách školy, při odpoledním vyučování v 14:30</w:t>
+      </w:r>
+      <w:r w:rsidR="00354AA3" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Předání se provede způsobem, který vylučuje ponechání dítěte bez dohledu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F0862A" w14:textId="4CFBF3AA" w:rsidR="00FA3DC8" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00354AA3" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3DC8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při změně rozvrhu, předčasném ukončení výuky, konání školní akce nebo vzniku mimořádné situace musí být předání žáků mezi pracovníky školy a výchovného úseku předem oboustranně dohodnuto. V dohodě se jednoznačně stanoví čas a místo předání a konkrétní pracovníci odpovědní za předání a převzetí žáků. Žáci nesmějí být v žádném okamžiku ponecháni bez náležitého dohledu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BFB066" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B47A7D" w14:textId="7272D80F" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. O přestávkách žáci využívají stanovené prostory, respektují dohled a neohrožují sebe ani ostatní. Přestávka slouží zejména k odpočinku, občerstvení, hygieně a přípravě na další hodinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD7B5A1" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCC0225" w14:textId="0F605E15" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Do odborné učebny, dílny</w:t>
+      </w:r>
+      <w:r w:rsidR="00267FF4" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>, keramické dílny</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a prostoru se zvýšeným rizikem vstupují žáci</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BC6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pouze se souhlasem a pod dohledem zaměstnance, dodržují</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> řád učebny. Samostatně nemanipulují se zařízením, nářadím, chemickými látkami ani elektrickými spotřebiči.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F06126F" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC5A116" w14:textId="36988642" w:rsidR="009A7BC6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D2C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Za kontrolu vstupu a uzamčení školy odpovídají zaměstnanci, nikoli žáci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1463550A" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE12B5C" w14:textId="009B94E0" w:rsidR="009A7BC6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BC6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00371191" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provoz školy probíhá v pracovních dnech zpravidla od 7.30 do </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BC6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>14:30</w:t>
+      </w:r>
+      <w:r w:rsidR="00371191" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hodin. V případě výuky nebo jiné školní činnosti konané po této době trvá provoz školy do ukončení příslušné činnosti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAAF8F7" w14:textId="77777777" w:rsidR="001039B6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="001039B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1449C7FD" w14:textId="08875940" w:rsidR="009A7BC6" w:rsidRPr="000C6FAF" w:rsidRDefault="001039B6" w:rsidP="009A7BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7BC6" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00371191" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyučování začíná v 7.45 hodin a probíhá podle platného rozvrhu vyučovacích hodin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357107CC" w14:textId="62ABCC91" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="009A7BC6" w:rsidP="009A7BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00371191" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyučovací hodina trvá 45 minut. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1238"/>
+        <w:gridCol w:w="1592"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2127"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="7AD07A01" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C44DEF9" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Vyučovací hodina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="092AC356" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Začátek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48947BA8" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Konec</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0358A577" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>Přestávka po hodině</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="7FF539AC" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE565E9" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8364B3" w14:textId="66C49F3F" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>7:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BB04AF" w14:textId="7FF8F950" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>8:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AFAFBA" w14:textId="5D204E87" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>5. min.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="4A57E17E" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB28A25" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="456AA7A6" w14:textId="0BF6B84B" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>8:35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AE6F09" w14:textId="75C0F5F8" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>9:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E67D0A" w14:textId="5B351CF9" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>20 min.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="200A0E4B" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28727817" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A75D19D" w14:textId="4189AFD5" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>9:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F743E9" w14:textId="4EBD66B1" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>10:25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF50D3F" w14:textId="54F7914A" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>5. min.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="041CDA03" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD31602" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09001E80" w14:textId="1A4D8E31" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>10:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649ECAD2" w14:textId="6A60A6B3" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>11:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD7CE94" w14:textId="7B514910" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>5. min.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="460065FE" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E45B30" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="108B1FD3" w14:textId="6FD3FE62" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>11:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44509DE5" w14:textId="442AB921" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>12:05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C63587" w14:textId="753DC542" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>10 min.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="7A3BA01D" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="185594F9" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2640C3D0" w14:textId="223F553F" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>12:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA4D49D" w14:textId="7442F0DD" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="577D3A8A" w14:textId="4073496D" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>45 min.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w14:paraId="5C9BCAED" w14:textId="77777777" w:rsidTr="00354AA3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7A6C86" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA23169" w14:textId="28009147" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>13:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E7616" w14:textId="68F38F83" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6FAF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+              <w:t>14:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19152E3E" w14:textId="62D57CE3" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="434298E0" w14:textId="77777777" w:rsidR="00354AA3" w:rsidRPr="000C6FAF" w:rsidRDefault="00354AA3" w:rsidP="00354AA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1436E3" w14:textId="49AE6AC3" w:rsidR="00371191" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zkrácení některých přestávek na 5 minut vychází ze specifických organizačních podmínek školy a režimu školského zařízení. Při organizaci vyučování musí být vždy zajištěny základní fyziologické potřeby žáků, jejich bezpečnost a možnost přiměřeného odpočinku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119A9BA6" w14:textId="77777777" w:rsidR="00371191" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud podle rozvrhu probíhá pouze jedna odpolední vyučovací hodina, končí vyučování ve 14.30 hodin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7351E7DF" w14:textId="3DC8FF9B" w:rsidR="00371191" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při organizaci vzdělávání jinak než v pravidelných vyučovacích hodinách stanoví zařazení a délku přestávek pedagogický pracovník pověřený vedením příslušné akce. Přihlíží přitom k charakteru činnosti, věku a speciálním vzdělávacím potřebám žáků, jejich základním fyziologickým potřebám a k zajištění bezpečnosti a ochrany zdraví. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28395B89" w14:textId="77777777" w:rsidR="00371191" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Třídy mohou být při výuce některých předmětů děleny na skupiny. Lze rovněž vytvářet skupiny žáků stejného nebo různých ročníků nebo spojovat žáky z různých tříd, dovolují-li to právní předpisy, školní vzdělávací program, prostorové a personální podmínky školy a požadavky na bezpečnost a ochranu zdraví žáků. Počet žáků se stanoví s přihlédnutím k jejich speciálním vzdělávacím potřebám a charakteru výuky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B79649F" w14:textId="77777777" w:rsidR="00371191" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyučující odpovídá za řádný průběh vyučovací hodiny, bezpečnost žáků a přiměřený pořádek ve třídě. Před odchodem ze třídy žáci uklidí své pracovní místo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B15F709" w14:textId="77777777" w:rsidR="00371191" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stravování žáků zajišťuje školní jídelna nacházející se v budově školského zařízení. Přesun žáků do školní jídelny, jejich předání a dohled při stravování jsou zajištěny pedagogickými pracovníky podle stanoveného rozvrhu dohledů a pravidel předávání žáků mezi školou a výchovným úsekem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAF5A6E" w14:textId="381DDDF4" w:rsidR="00267FF4" w:rsidRPr="000C6FAF" w:rsidRDefault="00371191" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Po skončení vyučování předá určený pedagogický pracovník školy žáky příslušnému vychovateli. Žáci nesmějí bez vědomí pedagogického pracovníka svévolně opustit prostory školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A536C6C" w14:textId="6CD009A2" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Článek </w:t>
+      </w:r>
+      <w:r w:rsidR="0027615F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Domácí úkoly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D736286" w14:textId="77777777" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Domácí úkol upevňuje nebo procvičuje probrané učivo. Musí být přiměřený věku, schopnostem a celkové zátěži žáka, mít jasné zadání a termín a být dostupný také vychovateli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9768BF" w14:textId="77777777" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Každý zadaný úkol učitel zkontroluje a poskytne zpětnou vazbu. Pokud je výstup hodnocen známkou, musí žák předem znát kritéria a hodnocení musí vyjadřovat prokázané znalosti či dovednosti, nikoli pouhý fakt odevzdání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419A5ED3" w14:textId="77777777" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3. Nesplnění úkolu se řeší zjištěním příčiny, podporou a náhradním splněním. Samo o sobě se automaticky nehodnotí nedostatečnou známkou ani kázeňským opatřením.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A348CCF" w14:textId="6C27FDCD" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4. Opravy a procvičení mohou probíhat ve výchovné skupině podle konkrétního zadání učitele</w:t>
+      </w:r>
+      <w:r w:rsidR="00855BA8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> učitel následně ověří splnění a porozumění.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0411BE1A" w14:textId="77777777" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B6A5F7" w14:textId="77777777" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ČÁST V – PRAVIDLA PRO HODNOCENÍ VÝSLEDKU VZDĚLÁVÁNÍ A CHOVÁNÍ ŽÁKŮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7509C93F" w14:textId="045B66F4" w:rsidR="008B105F" w:rsidRPr="000C6FAF" w:rsidRDefault="008B105F" w:rsidP="008B105F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Viz. příloha Školního řádu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41895FE7" w14:textId="4E3102C6" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="008B105F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B96EB7E" w14:textId="48B234E0" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ČÁST VI – BEZPEČÍ A OCHRANA ZDRAVÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D53716" w14:textId="39F52B4E" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0027615F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Bezpečnost a školní úrazy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AF1990" w14:textId="54C60951" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Škola zajišťuje bezpečnost a ochranu zdraví při vzdělávání a přímo souvisejících činnostech a poskytuje žákům potřebné informace a poučení. Poučení se provádí na začátku školního roku, před rizikovou činností a dodatečně u nepřítomného nebo nově přijatého žáka</w:t>
+      </w:r>
+      <w:r w:rsidR="00855BA8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. O poučení se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provede záznam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D748999" w14:textId="62D3F0DD" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Každý úraz nebo náhlou zdravotní obtíž žák ihned oznámí. Zaměstnanec zajistí první pomoc, dohled, případně zdravotnickou pomoc, informování odpovědných osob a evidenci podle vyhlášky č. 64/2005 Sb.</w:t>
+      </w:r>
+      <w:r w:rsidR="00855BA8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o evidenci úrazů dětí, žáků a studentů</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACF75B7" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3. Při známkách akutního onemocnění škola oddělí žáka od ostatních pouze v nezbytné míře, zajistí nad ním dohled a předá jej pracovníkovi zařízení, zákonnému zástupci nebo zdravotnické službě podle stavu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E3E418" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4. Léky žák užívá podle zdravotního plánu a pravidel školy a zařízení. Zaměstnanec nepodává léčivo bez předem stanoveného bezpečného postupu, nejde-li o neodkladnou první pomoc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11863AB8" w14:textId="6587559F" w:rsidR="00267FF4" w:rsidRPr="000C6FAF" w:rsidRDefault="00267FF4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ABFCD0F" w14:textId="0AB3722B" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="00855BA8" w:rsidP="000D1D9F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Článek 11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D9F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Obecné zásady bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB517D9" w14:textId="6D4E080F" w:rsidR="00C246C0" w:rsidRPr="000C6FAF" w:rsidRDefault="00855BA8" w:rsidP="00855BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D9F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Škola při vzdělávání, při činnostech přímo souvisejících se vzděláváním a při školních akcích zajišťuje bezpečnost a ochranu zdraví žáků. Přihlíží přitom k jejich věku, individuálním potřebám, zdravotnímu stavu a speciálním vzdělávacím potřebám.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D9F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08ABD5FF" w14:textId="77777777" w:rsidR="00C246C0" w:rsidRPr="000C6FAF" w:rsidRDefault="00C246C0" w:rsidP="00C246C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E574AFD" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="00855BA8">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Žáci jsou povinni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E4AC0C" w14:textId="34BCB5C2" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a) chovat se tak, aby neohrožovali zdraví, bezpečnost, důstojnost ani majetek svůj nebo jiných osob,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) dodržovat školní řád, pravidla bezpečnosti a pokyny zaměstnanců školy vydané v souladu s právními předpisy a školním řádem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) pohybovat se ve škole klidně a ohleduplně</w:t>
+      </w:r>
+      <w:r w:rsidR="00855BA8" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neběhat po chodbách, schodištích ani v učebnách,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) dodržovat zásady osobní hygieny, zejména před jídlem a po použití toalety,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) používat zařízení školy a učební pomůcky pouze určeným způsobem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>f) neprodleně upozornit zaměstnance školy na závadu, nebezpečnou situaci nebo jednání, které by mohly ohrozit zdraví, bezpečnost nebo majetek,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>g) neprodleně oznámit zaměstnanci školy každý úraz, poranění nebo náhlou zdravotní indispozici svou nebo jiné osoby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65904C46" w14:textId="77777777" w:rsidR="005327D3" w:rsidRPr="000C6FAF" w:rsidRDefault="005327D3" w:rsidP="000D1D9F">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9AD132" w14:textId="77777777" w:rsidR="005327D3" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="005B32AC">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Žákům je bez výslovného pokynu a dohledu zaměstnance školy zakázáno zejména</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E170F4F" w14:textId="6BCB198E" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a) manipulovat s elektrickými spotřebiči, elektrickým vedením, zásuvkami a technickým zařízením školy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) manipulovat s otevřeným ohněm, hořlavinami, chemickými látkami nebo jinými nebezpečnými látkami,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>c) otevírat okna, manipulovat se žaluziemi, vyklánět se z oken, sedat na okenní parapety nebo z oken vyhazovat předměty,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) vstupovat do prostor, které nejsou určeny žákům, bez souhlasu zaměstnance školy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) používat učební pomůcky, nástroje, sportovní vybavení nebo přístroje způsobem, který by mohl ohrozit zdraví nebo majetek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A04DA7" w14:textId="77777777" w:rsidR="005327D3" w:rsidRPr="000C6FAF" w:rsidRDefault="005327D3" w:rsidP="005327D3">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B33346" w14:textId="7F065C19" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="005B32AC">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Žáci nesmí do školy ani na školní akce přinášet, přechovávat nebo používat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5002C594" w14:textId="39B4BE20" w:rsidR="00BD245E" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a) zbraně, jejich napodobeniny způsobilé vyvolat obavu, výbušniny, pyrotechniku, hořlaviny ani jiné předměty nebo látky způsobilé ohrozit život, zdraví nebo bezpečnost osob,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) alkoholické nápoje, tabákové a nikotinové výrobky, elektronické cigarety, návykové látky ani jiné látky způsobilé nepříznivě ovlivnit psychiku, chování nebo schopnost bezpečně se účastnit vzdělávání,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) jiné předměty, které nesouvisejí s výukou a mohou narušovat vzdělávání, bezpečnost nebo soukromí ostatních osob.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A44A87" w14:textId="77777777" w:rsidR="005B32AC" w:rsidRPr="000C6FAF" w:rsidRDefault="005B32AC" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>d) z</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D9F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>akázána je také výroba, nabízení, předávání, distribuce, směna, propagace nebo navádění jiné osoby k užívání látek a výrobků uvedených v předchozím odstavci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0EF1C4" w14:textId="21C906CC" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="005B32AC" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD245E" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D9F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ři důvodném podezření na držení nebezpečného předmětu nebo látky škola postupuje podle příslušného krizového plánu a právních předpisů. Zajistí především bezpečnost přítomných osob a podle povahy situace spolupracuje s vedením školského zařízení, zdravotnickou záchrannou službou, Policií ČR, orgánem sociálně-právní ochrany dětí nebo dalšími příslušnými orgány. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445DD40E" w14:textId="3A5006AD" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="000D1D9F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Dohled nad žáky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9CED7C" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Škola zajišťuje dohled nad žáky po dobu, po kterou odpovídá za jejich bezpečnost, zejména při vyučování, o přestávkách, při přesunech, stravování a při školních akcích. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454F8411" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dohled zajišťují zaměstnanci školy podle rozvrhu dohledů, pokynů ředitelky školy a pravidel předávání žáků mezi školou a výchovným úsekem DDŠ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A47BC" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bezpečnost žáků zajišťují zaměstnanci školy, vždy však nejméně jeden pedagogický pracovník. Nepedagogického zaměstnance lze touto činností pověřit pouze tehdy, je-li zletilý, plně svéprávný a byl řádně poučen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EEBCAE" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák nesmí bez vědomí a souhlasu příslušného pedagogického pracovníka opustit třídu, místo vzdělávání, školní budovu ani prostor konání školní akce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC940B1" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cizí osoby se mohou v prostorách školy pohybovat pouze se souhlasem zaměstnance školy. Zaměstnanec, který umožní cizí osobě vstup do budovy, zjistí účel její návštěvy a zajistí, aby se v prostorách školy nepohybovala nekontrolovaně. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C3AC35" w14:textId="10A40A9F" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="000D1D9F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Poučení žáků</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B221EF" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Žáci jsou na začátku školního roku prokazatelně seznámeni zejména:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CC758A" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a) se školním řádem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) se zásadami bezpečného chování ve škole, v okolí školy a při přesunech,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) s postupem při úrazu, požáru, evakuaci a jiné mimořádné události,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) s pravidly ochrany před násilím, šikanou, diskriminací a rizikovým chováním,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) s pravidly používání digitálních zařízení a ochrany soukromí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC5ECF3" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyučující provede na začátku školního roku také poučení o bezpečnosti v předmětech a prostorách se zvýšeným rizikem, zejména při tělesné výchově, pracovních činnostech, výuce v odborných učebnách, na školním pozemku a při používání nástrojů, přístrojů nebo chemických látek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0020117F" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák, který při poučení nebyl přítomen, je poučen dodatečně bez zbytečného odkladu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694BD6A1" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Před akcí mimo školu, sportovní, turistickou, pobytovou nebo jinou činností se zvýšeným rizikem provede vedoucí akce nebo pověřený pedagogický pracovník poučení odpovídající charakteru dané činnosti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D75BFC0" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Před školními prázdninami jsou žáci přiměřeně svému věku upozorněni zejména na rizika spojená s dopravou, koupáním, požáry, návykovými látkami, kontaktem s neznámými osobami, používáním internetu a sociálních sítí a nálezem nebezpečných předmětů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4949E1C5" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O provedeném poučení se provede záznam do třídní knihy, případně do dokumentace příslušné školní akce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3267252C" w14:textId="0DD6E3B2" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="000D1D9F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Odborné učebny a zvláštní činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A09E453" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při výuce v tělocvičně, odborných učebnách, dílnách, počítačové učebně, na školním pozemku a v dalších prostorách se zvláštním režimem dodržují žáci vedle školního řádu také provozní a bezpečnostní pravidla příslušného pracoviště. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288907BD" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žáci používají nástroje, přístroje, sportovní náčiní, ochranné pomůcky a další vybavení pouze podle pokynů vyučujícího. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B72C5C7" w14:textId="05D68B8F" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="000D1D9F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Akce a vzdělávání mimo školu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1A3558" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při akcích konaných mimo místo, kde škola uskutečňuje vzdělávání, zajišťuje škola bezpečnost žáků svými zaměstnanci, vždy nejméně jedním pedagogickým pracovníkem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417D2079" w14:textId="2820F58C" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vzhledem k charakteru školy a potřebám žáků připadá při akcích mimo školu zpravidla nejvýše osm žáků na jednu osobu zajišťující jejich bezpečnost. Ředitelka školy stanoví konkrétní počet doprovázejících osob podle charakteru akce, složení skupiny, individuálních potřeb žáků, míry rizika a místních podmínek</w:t>
+      </w:r>
+      <w:r w:rsidR="005B32AC" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> přitom nesmí být překročen nejvyšší počet stanovený právním předpisem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7853A1F0" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vedoucí akce odpovídá za její organizační a bezpečnostní zajištění, provedení poučení žáků a dodržování stanovených pravidel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B78682D" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při přesunech mimo budovu se žáci řídí pravidly silničního provozu a pokyny doprovázejících osob. Bez souhlasu pedagogického pracovníka se nesmějí vzdálit od skupiny. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091C5737" w14:textId="34CD0C73" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při pobytových, sportovních, plaveckých, lyžařskýc</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8790D" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>h a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> turistických akcích se postupuje rovněž podle příslušných právních předpisů, organizačních pokynů a bezpečnostních pravidel dané akce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4A9081" w14:textId="547DB883" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="000D1D9F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Úrazy, náhlé onemocnění a první pomoc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A966F32" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Každý úraz, poranění, nehodu nebo náhlou zdravotní indispozici oznámí žák neprodleně nejbližšímu zaměstnanci školy, pokud je toho vzhledem ke svému zdravotnímu stavu schopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48348BD5" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaměstnanec školy, který se o úrazu nebo zdravotních obtížích dozví, zajistí podle svých možností první pomoc, bezpečnost ostatních osob a informování příslušných zaměstnanců školy a školského zařízení. Podle závažnosti situace zajistí přivolání zdravotnické záchranné služby nebo lékařské ošetření. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E54CD6" w14:textId="08B631C1" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák je k lékařskému vyšetření nebo ošetření odeslán v doprovodu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8790D" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>dospělé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoby, nevyžaduje-li situace jiný postup zdravotnické záchranné služby. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C17B24" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Škola vede knihu úrazů. Eviduje v ní úrazy, ke kterým došlo při vzdělávání, při činnostech přímo souvisejících se vzděláváním nebo při školních akcích, a to nejpozději do 24 hodin od okamžiku, kdy se o úrazu dozvěděla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E0646" w14:textId="509F6E76" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zápis do knihy úrazů provede pedagogický pracovník, který byl úrazu přítomen, vykonával dohled nebo vedl příslušnou školní akci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393447DA" w14:textId="27D69F20" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O závažném úrazu nebo náhlém zhoršení zdravotního stavu žáka škola bez zbytečného odkladu informuje vedení školského zařízení a osobu odpovědnou za výchovu, nebrání-li tomu mimořádná okolnost nebo rozhodnutí příslušného orgánu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA36983" w14:textId="6B13AD17" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3CA0D7" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F31FF6" w14:textId="2BA0F896" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0027615F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podmínky zacházení s majetkem školy a osobními věcmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E01A0" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žáci zacházejí šetrně s majetkem školy, školského zařízení i ostatních osob, zejména se zařízením učeben, učebními pomůckami, učebnicemi, výpočetní technikou, sportovním vybavením a dalšími svěřenými věcmi. Chrání je před poškozením, zničením, ztrátou a zneužitím. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E312820" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žáci používají majetek školy pouze k určenému účelu a v souladu s pokyny zaměstnanců školy. Bez souhlasu vyučujícího nesmějí manipulovat zejména s počítači, notebooky, audiovizuální technikou, elektrickými přístroji, nástroji ani jinými učebními pomůckami. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDD14A9" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Po příchodu do učebny žák zkontroluje své pracovní místo a zjištěnou závadu nebo poškození bezodkladně oznámí vyučujícímu. Neohlášená závada nesmí být bez dalšího považována za škodu způsobenou žákem, který pracovní místo použil jako poslední. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626E8AB5" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zjistí-li žák poškození, ztrátu nebo odcizení majetku školy či jiné osoby, oznámí tuto skutečnost bezodkladně vyučujícímu, třídnímu učiteli nebo jinému zaměstnanci školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CC307F" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Po skončení vyučovací hodiny žák uklidí své pracovní místo a jeho okolí. Po poslední vyučovací hodině se třída uvede do stanoveného pořádku podle pokynů vyučujícího. S okny, osvětlením a technickým zařízením manipulují žáci pouze na pokyn a pod dohledem zaměstnance školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456D63CF" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák odpovídá za škodu, kterou způsobil, za podmínek stanovených právními předpisy. Při řešení škody škola posuzuje zejména okolnosti jejího vzniku, věk žáka, jeho schopnost ovládnout své jednání a posoudit jeho následky, míru zavinění a také to, zda byl řádně zajištěn dohled. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109AD6B7" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vznik škody se řádně zjistí a zaznamená. Náhrada škody se neukládá automaticky jako kázeňské opatření. Je-li to přiměřené okolnostem a možnostem žáka, škola upřednostní také nápravu vzniklé situace, například uvedení věci do původního stavu, pomoc při opravě nebo jiný vhodný způsob napravení následků. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2BEE25" w14:textId="2A632B26" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>O případném uplatnění nároku na náhradu škody rozhoduje škola v souladu s právními předpisy. Zákonný zástupce žáka není povinen nahradit škodu pouze z důvodu, že je zákonným zástupcem</w:t>
+      </w:r>
+      <w:r w:rsidR="009B38C0" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeho případná odpovědnost se posuzuje podle zákona. U žáků umístěných v DDŠ škola při řešení škody spolupracuje s vedením školského zařízení a podle okolností také s osobou odpovědnou za výchovu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735BB5BD" w14:textId="531F85AE" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žákům základní školy jsou bezplatně poskytovány učebnice a učební texty podle školského zákona. Žáci jsou povinni o zapůjčené učebnice a učební texty řádně pečovat, chránit je před poškozením</w:t>
+      </w:r>
+      <w:r w:rsidR="009B38C0" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ztrátou a vrátit</w:t>
+      </w:r>
+      <w:r w:rsidR="009B38C0" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je při odchodu ze zařízení v průběhu školního roku, nebo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nejpozději do konce příslušného školního roku</w:t>
+      </w:r>
+      <w:r w:rsidR="009B38C0" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20580B9F" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žáci odkládají osobní věci pouze na místa určená školou nebo podle pokynů zaměstnance školy. Své věci přiměřeně chrání a neponechávají je bezdůvodně volně přístupné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC2A541" w14:textId="06876569" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žáci přinášejí do školy především věci potřebné k výuce. Cenné věci a vyšší peněžní částky přinášejí pouze tehdy, je-li to nezbytné</w:t>
+      </w:r>
+      <w:r w:rsidR="009B38C0" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v takovém případě si mohou vyžádat jejich bezpečné uložení podle pravidel školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024AAE4C" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ztrátu, odcizení nebo poškození osobní věci oznámí žák bezodkladně vyučujícímu, třídnímu učiteli nebo jinému zaměstnanci školy. Škola událost prošetří a při řešení případné náhrady škody postupuje podle právních předpisů a podmínek svého pojištění. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060D3A82" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Poškozování, ničení, odcizování nebo neoprávněné užívání cizího majetku je porušením školního řádu. Závažnost jednání se posuzuje individuálně podle okolností, následků a míry zavinění žáka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE437C6" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F1F43" w14:textId="77777777" w:rsidR="0067180C" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="0067180C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Článek </w:t>
+      </w:r>
+      <w:r w:rsidR="0027615F" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0067180C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Šikana, násilí a další rizikové chování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E884B0A" w14:textId="77777777" w:rsidR="009B38C0" w:rsidRPr="000C6FAF" w:rsidRDefault="009B38C0" w:rsidP="0067180C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B54B3E" w14:textId="75E9C8FD" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Ochrana před násilím, šikanou a diskriminací</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37144338" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ve škole a při školních akcích jsou zakázány zejména:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F638FF1" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="009B38C0">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a) fyzické útoky, vyhrožování, zastrašování, vydírání a omezování osobní svobody,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) ponižování, urážení, zesměšňování, sexuální obtěžování a jiné jednání zasahující do lidské důstojnosti,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) šikana a kyberšikana, včetně zneužívání sociálních sítí, komunikačních aplikací, fotografií, zvukových nebo obrazových záznamů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) diskriminace, projevy rasismu, xenofobie, nenávisti nebo nepřátelství,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) krádeže, úmyslné poškozování cizího majetku a nátlak na předávání peněz, věcí nebo služeb,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>f) navádění, podpora nebo organizování uvedeného jednání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4995C6CC" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="0067180C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zákaz se vztahuje na jednání žáků vůči jiným žákům, zaměstnancům školy i dalším osobám a obdobně na nepřípustné jednání dospělých vůči žákům. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F86D6F" w14:textId="77777777" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="0067180C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Žák, který se cítí ohrožen nebo se dozví o ohrožení jiné osoby, má právo obrátit se na kteréhokoliv zaměstnance školy. Zaměstnanec školy je povinen oznámení přijmout, zajistit bezprostřední bezpečí žáka a předat věc osobě odpovědné za další řešení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028AEF54" w14:textId="35D43851" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="0067180C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oznámení žáka nesmí být zlehčováno. </w:t>
+      </w:r>
+      <w:r w:rsidR="0067180C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Škola chrání oznamovatele a ohrožené dítě před odvetou, neprovádí společnou konfrontaci oběti s podezřelým původcem, pokud by mohla zvýšit ohrožení, a zachovává nezbytnou důvěrnost.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270C1F3E" w14:textId="0F5D8B4C" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="0067180C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Škola postupuje podle školního preventivního programu, programu proti šikanování, krizového plánu a dalších vnitřních postupů. Podle povahy a závažnosti případu spolupracuje s vedením DDŠ, osobami odpovědnými za výchovu, orgánem sociálně-právní ochrany dětí, Policií ČR, státním zastupitelstvím, zdravotnickými službami nebo dalšími příslušnými orgány. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54463435" w14:textId="2981575D" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F" w:rsidP="0067180C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porušení těchto pravidel se posuzuje individuálně podle závažnosti jednání, jeho následků, míry zavinění, věku, rozumových a volních schopností žáka a jeho speciálních vzdělávacích potřeb. Uložením výchovného opatření není dotčena povinnost školy zajistit bezpečí, přijmout podpůrná opatření a splnit případnou oznamovací povinnost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244DACB2" w14:textId="69C34833" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="004C7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0067180C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Návykové látky a podezření na ovlivnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E70187" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="0067180C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při podezření na ovlivnění látkou zaměstnanec nejprve posoudí bezpečí a zdravotní stav. Při ohrožení života nebo zdraví poskytne první pomoc a přivolá zdravotnickou záchrannou službu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03328238" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="0067180C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Nalezené látky pedagog nezkoumá ani neochutnává. Zajistí přítomnost svědka, ochranu osob, informuje vedení a postupuje podle aktuálního krizového plánu a metodiky MŠMT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BA6095" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="0067180C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>3. Orientační testování se neprovádí plošně. Případný postup musí mít zákonnou oporu a splnit podmínky příslušných právních předpisů. Odmítnutí testu se samo o sobě nepovažuje za prokázané užití látky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6017FD7C" w14:textId="77777777" w:rsidR="004C7AF4" w:rsidRPr="000C6FAF" w:rsidRDefault="004C7AF4" w:rsidP="0067180C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4. Škola informuje zákonného zástupce a zařízení a podle konkrétních okolností OSPOD nebo Policii ČR. Při podezření na distribuci postupuje zejména podle § 283 a § 367 zákona č. 40/2009 Sb., trestního zákoníku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A8CB2A" w14:textId="0086EF7D" w:rsidR="00267FF4" w:rsidRPr="000C6FAF" w:rsidRDefault="00267FF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539E5118" w14:textId="77777777" w:rsidR="00267FF4" w:rsidRPr="000C6FAF" w:rsidRDefault="00267FF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022B9CB1" w14:textId="4938336B" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0067180C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Mobilní telefony</w:t>
+      </w:r>
+      <w:r w:rsidR="006232D2" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>elektronická zařízení</w:t>
+      </w:r>
+      <w:r w:rsidR="006232D2" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ochrana soukromí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5B415D" w14:textId="77777777" w:rsidR="0027615F" w:rsidRPr="000C6FAF" w:rsidRDefault="0027615F" w:rsidP="00F82C4C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žáci ponechávají mobilní telefony, chytré hodinky a jiná osobní elektronická zařízení v prostorách výchovného úseku DDŠ a do školy ani na školní akce je nenosí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE7620F" w14:textId="77777777" w:rsidR="0027615F" w:rsidRPr="000C6FAF" w:rsidRDefault="0027615F" w:rsidP="00F82C4C">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Výjimku může předem povolit pedagogický pracovník, je-li použití zařízení potřebné:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A981AF" w14:textId="661142C0" w:rsidR="0027615F" w:rsidRPr="000C6FAF" w:rsidRDefault="0027615F" w:rsidP="00F82C4C">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a) v nezbytném rozsahu ze zdravotních důvodů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) z jiného závažného důvodu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E1052C" w14:textId="77777777" w:rsidR="0027615F" w:rsidRPr="000C6FAF" w:rsidRDefault="0027615F" w:rsidP="00F82C4C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přinese-li žák zařízení do školy bez předchozího povolení, oznámí tuto skutečnost pedagogickému pracovníkovi. Na jeho pokyn zařízení vypne a předá je do dočasné úschovy. Zařízení bude po skončení vyučování předáno příslušnému vychovateli, který zajistí jeho uložení podle vnitřního řádu DDŠ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313625D1" w14:textId="77777777" w:rsidR="0027615F" w:rsidRPr="000C6FAF" w:rsidRDefault="0027615F" w:rsidP="00F82C4C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák nesmí bez předchozího povolení pedagogického pracovníka pořizovat ve škole nebo na školní akci obrazové, zvukové ani jiné záznamy. Zakázáno je rovněž neoprávněné zveřejňování nebo šíření záznamů jiné osoby. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFC4473" w14:textId="65322145" w:rsidR="0027615F" w:rsidRPr="000C6FAF" w:rsidRDefault="0027615F" w:rsidP="00F82C4C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zvlášť závažným porušením školního řádu je pořizování nebo šíření ponižujících, intimních či násilných záznamů a používání záznamů nebo elektronických zařízení k podvádění, vyhrožování, vydírání, obtěžování, ponižování, kyberšikaně nebo jinému ohrožování bezpečí a důstojnosti osob. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DAC439" w14:textId="77777777" w:rsidR="0027615F" w:rsidRPr="000C6FAF" w:rsidRDefault="0027615F" w:rsidP="00F82C4C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Pravidla používání a ukládání mobilních telefonů mimo vyučování a školní akce upravuje vnitřní řád DDŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B82683F" w14:textId="44E60A55" w:rsidR="000D1D9F" w:rsidRPr="000C6FAF" w:rsidRDefault="000D1D9F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FEF812" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ČÁST VI – OPATŘENÍ A ZÁVĚREČNÁ USTANOVENÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679B63DC" w14:textId="02ED4BEC" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Článek 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82C4C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Zveřejnění, seznámení a účinnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F52E96E" w14:textId="7D32C768" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. Školní řád je zveřejněn na přístupném místě ve škole. Zaměstnanci a žáci jsou s jeho obsahem prokazatelně seznámeni</w:t>
+      </w:r>
+      <w:r w:rsidR="0046727F">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zákonní zástupci jsou o vydání a obsahu prokazatelně informováni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD1FA20" w14:textId="77777777" w:rsidR="00774546" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Nově přijatý žák a zaměstnanec jsou seznámeni bez zbytečného odkladu. Nepřítomný žák je seznámen dodatečně. O seznámení žáků se provede záznam v třídní knize nebo jiné průkazné evidenci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3C4845" w14:textId="77777777" w:rsidR="00F82C4C" w:rsidRPr="000C6FAF" w:rsidRDefault="003F3D2C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Školní řád projednala pedagogická rada dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82C4C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>31.8.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a schválila školská rada dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82C4C" w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1.9.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6FAF">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729656A8" w14:textId="77777777" w:rsidR="0046727F" w:rsidRDefault="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41801619" w14:textId="77777777" w:rsidR="0046727F" w:rsidRDefault="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5076B7CF" w14:textId="77777777" w:rsidR="0046727F" w:rsidRDefault="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B0E012" w14:textId="77777777" w:rsidR="0046727F" w:rsidRDefault="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188982BD" w14:textId="77777777" w:rsidR="0046727F" w:rsidRDefault="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58218120" w14:textId="2D105A65" w:rsidR="0046727F" w:rsidRPr="00391A56" w:rsidRDefault="00391A56">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391A56">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tento školní řád, včetně Pravidel pro hodnocení výsledků vzdělávání a chování žáků, nabývá účinnosti dnem </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Žáci jsou povinni: </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1.9.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391A56">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dnem účinnosti tohoto dokumentu se plně nahrazuje a zrušuje předchozí školní řád ze dne </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">a) řádně docházet do školy a řádně se vzdělávat, </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1.9.2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5CCC36" w14:textId="77777777" w:rsidR="0046727F" w:rsidRDefault="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F64DE3" w14:textId="2916F234" w:rsidR="0046727F" w:rsidRDefault="0046727F" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70568E94" w14:textId="469A0143" w:rsidR="0046727F" w:rsidRDefault="0046727F" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">b) dodržovat školní řád, předpisy a pokyny školy k ochraně zdraví a bezpečnosti, s nimiž byli seznámeni, </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Mgr. Iva Zikešová</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2F3232" w14:textId="31C67994" w:rsidR="0046727F" w:rsidRDefault="00391A56" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">c) plnit pokyny pedagogických pracovníků školy vydané v souladu s právními předpisy a školním řádem. </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ř</w:t>
+      </w:r>
+      <w:r w:rsidR="0046727F">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>editelka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C5F948" w14:textId="713C75F1" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3785832E" w14:textId="18065374" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BC5784" w14:textId="65763CA4" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040149AE" w14:textId="4074537B" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B36329" w14:textId="01EFEEB2" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA4CB1F" w14:textId="091167C4" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC68C36" w14:textId="0AFDF4CC" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA4EF47" w14:textId="117C6757" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C952156" w14:textId="302CCAF1" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41724C34" w14:textId="58E239C3" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CEC3A1" w14:textId="0C33F6DF" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40927465" w14:textId="4D88270C" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4EE7D3" w14:textId="1D207C25" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02475FE7" w14:textId="0736C6D6" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B76AFC6" w14:textId="734219F5" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EAB128" w14:textId="4B9B2DC3" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3770B4" w14:textId="38EB5B38" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3817452B" w14:textId="6FC54395" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBE9779" w14:textId="13C5EFFA" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B93F667" w14:textId="6660AA2D" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256D7B9B" w14:textId="742BBB6D" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC247CC" w14:textId="5449390C" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181E5655" w14:textId="291BE344" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Zákonní zástupci jsou povinni: </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Příloha Školního řádu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17648F96" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00CF4FF8" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4FF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>PRAVIDLA PRO HODNOCENÍ VÝSLEDKŮ VZDĚLÁVÁNÍ A CHOVÁNÍ ŽÁKŮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E52C83" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4FF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Obecná ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE947D9" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Tato pravidla jsou součástí školního řádu a jsou zpracována zejména v souladu se:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79763AC0" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) zákonem č. 561/2004 Sb., školským zákonem, ve znění pozdějších předpisů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) vyhláškou č. 48/2005 Sb., o základním vzdělávání a některých náležitostech plnění povinné školní docházky, ve znění pozdějších předpisů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) vyhláškou č. 27/2016 Sb., o vzdělávání žáků se speciálními vzdělávacími potřebami a žáků nadaných, ve znění pozdějších předpisů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) školním vzdělávacím programem školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B8DFBF" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodnocení je nedílnou součástí vzdělávání. Poskytuje žákovi, pedagogickým pracovníkům a osobám odpovědným za jeho výchovu informace o průběhu vzdělávání, dosažených výsledcích, pokroku žáka a potřebě další podpory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6C6FF1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodnocení vychází z posouzení míry dosažení očekávaných výstupů jednotlivých předmětů stanovených školním vzdělávacím programem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0F23F3" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Hodnocení musí být:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E31258" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) pedagogicky zdůvodněné,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) odborně správné,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) doložitelné,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) srozumitelné a předvídatelné,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) přiměřené věku a individuálním potřebám žáka,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>f) respektující doporučení školského poradenského zařízení a stanovená podpůrná opatření,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>g) zaměřené nejen na výsledek, ale také na pokrok žáka a možnosti jeho dalšího rozvoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A43977B" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák je předem seznámen s cíli vzdělávání, způsobem ověřování znalostí a dovedností a základními kritérii hodnocení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E171789" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodnocení chování ve škole je odděleno od hodnocení výsledků vzdělávání v jednotlivých předmětech. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EEB20B" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodnocení chování a aktivity žáka prováděné v rámci výchovného úseku DDŠ je podpůrným zdrojem informací, ale nepřevádí se automaticky do klasifikace prospěchu ani chování ve škole. Škola hodnotí pouze chování žáka ve škole a při akcích pořádaných školou. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E313094" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>2. Zásady hodnocení výsledků vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50217CC6" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Hodnocení zohledňuje zejména:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBC9E0F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) míru dosažení očekávaných výstupů předmětu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) kvalitu a rozsah osvojených vědomostí a dovedností,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) schopnost získané poznatky používat a propojovat,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) schopnost řešit úkoly samostatně nebo s přiměřenou podporou,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) kvalitu ústního, písemného, praktického, pohybového nebo jiného projevu podle povahy předmětu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>f) pokrok žáka v průběhu hodnoceného období,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>g) přístup žáka ke vzdělávání v souvislostech, které ovlivňují jeho výkon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72086F07" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přístup ke vzdělávání může být součástí hodnocení, nesmí však zcela nahradit hodnocení dosažených vzdělávacích výstupů. Samotná aktivita, dobré chování nebo splnění formálních požadavků nemohou být jediným podkladem pro známku z předmětu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4898479E" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výsledná klasifikace za pololetí není aritmetickým průměrem průběžných známek. Vyučující posuzuje výsledky žáka za celé hodnocené období, význam jednotlivých podkladů, náročnost ověřovaných výstupů a vývoj výkonu žáka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15005DC8" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Známky mohou mít podle charakteru ověřovaného výstupu rozdílnou váhu. Způsob jejich zohlednění musí být pro žáka předvídatelný a pedagogicky odůvodnitelný. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1A6BEA" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák má dostat přiměřenou možnost prokázat své znalosti a dovednosti různými způsoby odpovídajícími povaze předmětu a jeho vzdělávacím potřebám. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AADAED" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domácí příprava může být hodnocena jako součást přístupu ke vzdělávání, nesmí však být jediným nebo rozhodujícím podkladem pro klasifikaci výsledků vzdělávání. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9DBE05" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při skupinové práci hodnotí učitel nejen výsledek skupiny, ale přiměřeně také skutečný individuální přínos žáka, pokud je možné jej objektivně posoudit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018F8C7A" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za podvodné jednání při ověřování znalostí nelze automaticky udělit známku 5 jako kázeňský trest. Učitel hodnotí pouze prokazatelně samostatný výkon žáka; není-li možné jej zjistit, zajistí ověření znalostí jiným přiměřeným způsobem. Samotné podvodné jednání se řeší odděleně jako porušení školního řádu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0CE2CF" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>3. Získávání podkladů pro hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38660BC6" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podklady pro hodnocení získává vyučující průběžně, soustavně a různými metodami odpovídajícími povaze předmětu a potřebám žáka, zejména:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDE7196" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) pozorováním práce žáka,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) ústním, písemným, praktickým, pohybovým, grafickým nebo jiným ověřováním,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) hodnocením samostatných a skupinových prací,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) hodnocením projektů, portfolia, prezentací a výstupů praktické činnosti,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) sledováním schopnosti používat získané vědomosti a dovednosti,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>f) sebehodnocením žáka,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>g) rozhovorem se žákem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>h) konzultací s ostatními vyučujícími a odbornými pracovníky,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>i) podklady z předchozí školy, pokud žák přestoupil v průběhu pololetí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B86C59" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podklady musí být dostatečně rozmanité a musí umožňovat spolehlivě posoudit míru dosažení hodnocených výstupů. Počet podkladů se řídí hodinovou dotací předmětu, délkou pobytu žáka ve škole, jeho docházkou a charakterem předmětu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5321588A" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Škola nestanovuje povinné ústní zkoušení v každém předmětu. Forma ověřování musí odpovídat povaze předmětu a individuálním vzdělávacím potřebám žáka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414E878A" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyučující rozvrhne písemné práce a další náročnější ověřování rovnoměrně v průběhu hodnoceného období. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB29810" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O písemné práci plánované v rozsahu převážné části vyučovací hodiny vyučující informuje žáky s přiměřeným předstihem. V jednom dni se zpravidla koná pouze jedna taková práce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A80A355" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ověřuje se především učivo, které bylo řádně vysvětleno a procvičeno. Žák má být před hodnocením seznámen s tím, jaké znalosti a dovednosti budou ověřovány. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6406E817" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Učitel oznámí žákovi výsledek hodnocení bez zbytečného odkladu, hodnocení přiměřeně zdůvodní a poskytne mu zpětnou vazbu o tom:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7802AFFD" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) co zvládl,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) v čem se zlepšil,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) kde přetrvávají obtíže,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) jak může dále postupovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2683DC" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výsledek ústního ověřování oznámí učitel zpravidla bezprostředně. Výsledky písemných a praktických prací oznámí v přiměřené době odpovídající jejich rozsahu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529D47A4" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitel vede průkaznou evidenci podkladů pro hodnocení v určeném školním informačním systému. Evidence musí umožnit doložit důvody průběžného i celkového hodnocení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D24BAC" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Písemné, praktické nebo elektronické výstupy významné pro výsledné hodnocení učitel uchová nejméně po dobu, po kterou mohou být potřebné k doložení správnosti hodnocení, přezkoumání výsledků hodnocení nebo konání náhradní či opravné zkoušky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CADF14E" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák a osoba odpovědná za výchovu, případně jeho zákonný zástupce, jsou průběžně informováni o výsledcích vzdělávání způsobem stanoveným školou. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380F25DD" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Hodnocení žáka přijatého nebo odcházejícího v průběhu pololetí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382C51BF" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při přestupu žáka škola vychází také z doložených podkladů předchozí školy a vytvoří podmínky pro vyrovnání rozdílů vyplývajících z odlišnosti školních vzdělávacích programů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1748EAA6" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák nesmí být znevýhodněn za učivo, které v předchozí škole neabsolvoval nebo které nebylo součástí jejího školního vzdělávacího programu. Škola mu poskytne přiměřený čas a podporu k doplnění potřebných znalostí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635EA91C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Pokud žák přestoupí do školy krátce před koncem pololetí, vyučující při hodnocení zohlední:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418A89F6" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) hodnocení a podklady předané předchozí školou,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) délku vzdělávání žáka v této škole,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) skutečný rozsah vzdělávání a možnost žáka prokázat své znalosti,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) případná doporučení školského poradenského zařízení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADB86B1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samotná krátká doba vzdělávání ve škole DDŠ není automatickým důvodem k nehodnocení, pokud má škola dostatek průkazných podkladů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CB3CD2" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při odchodu žáka ze školy DDŠ v průběhu pololetí předá škola nové škole zákonem stanovenou dokumentaci a podle potřeby také průběžné hodnocení výsledků vzdělávání za dobu, po kterou se žák ve škole vzdělával. Toto hodnocení nenahrazuje vysvědčení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E91C54" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vysvědčení vydává škola, jejímž žákem je dítě k rozhodnému dni, nestanoví-li právní předpis jinak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF0ACC3" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>5. Sebehodnocení žáků</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5220A468" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sebehodnocení je součástí vzdělávání a slouží k rozvoji schopnosti žáka posoudit vlastní práci, pokrok a další vzdělávací potřeby. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49501561" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitel vytváří bezpečné prostředí, v němž je chyba chápána jako přirozená součást učení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2050FDC9" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při sebehodnocení je žák veden zejména k tomu, aby dokázal pojmenovat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E24CFCD" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) co se mu podařilo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) co se naučil nebo v čem se zlepšil,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) co mu zatím činí obtíže,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) jakou podporu potřebuje,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) jaký další cíl si stanoví a jak jej může dosáhnout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4544C5C3" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sebehodnocení může probíhat ústně, písemně, prostřednictvím portfolia, hodnoticí škály, rozhovoru nebo jinou přiměřenou formou. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A639EF5" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sebehodnocení žáka je důležitým podkladem pro pedagogickou práci, samo o sobě však nenahrazuje hodnocení prováděné vyučujícím. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD60407" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>6. Hodnocení žáků se speciálními vzdělávacími potřebami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F657774" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při hodnocení žáka se speciálními vzdělávacími potřebami škola respektuje jeho individuální vzdělávací potřeby, doporučení školského poradenského zařízení, poskytovaná podpůrná opatření a případný individuální vzdělávací plán. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A48118" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitel volí takové metody, formy a podmínky ověřování, které žákovi umožní prokázat skutečně dosažené znalosti a dovednosti a současně zachovávají smysl a cíl hodnoceného výstupu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF95B66" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podle potřeb žáka lze zejména:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78341E2F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) prodloužit čas na vypracování úkolu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) rozdělit úkol na menší části,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) upravit množství zadání při zachování ověřovaného cíle,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) využít názorné nebo kompenzační pomůcky,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) upřednostnit ústní, písemnou, praktickou nebo kombinovanou formu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>f) umožnit práci v klidnějším prostředí,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>g) poskytovat přiměřenou podporu odpovídající doporučení poradenského zařízení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0276F1E1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Podpůrná opatření nejsou neoprávněným zvýhodněním žáka a nesmějí být důvodem ke zhoršení známky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282A0182" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při hodnocení se neposuzují projevy obtíží, které přímo vyplývají ze speciálních vzdělávacích potřeb žáka, způsobem, který by popíral poskytnutá podpůrná opatření. Hodnotí se míra dosažení výstupu za podmínek stanovených pro daného žáka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E88979E" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žákovi nelze známku automaticky „zlepšit o jeden nebo více stupňů“ pouze z důvodu jeho diagnózy. Úprava spočívá především ve vhodné formě a podmínkách ověřování. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D6C82" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informace o zdravotním stavu, doporučení poradenského zařízení a podpůrných opatřeních jsou důvěrné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA85E1E" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>7. Hodnocení žáků s nedostatečnou znalostí českého jazyka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2F62CB" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při hodnocení žáka s nedostatečnou znalostí českého jazyka se tato skutečnost považuje za závažnou souvislost ovlivňující jeho výkon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EDBA93" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitel rozlišuje mezi neznalostí vyučovacího jazyka a neznalostí obsahu předmětu a volí přiměřené způsoby ověřování. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1B4F0E" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodnocení vychází z obsahu vzdělávání skutečně poskytovaného žákovi a z případných úprav vzdělávacího obsahu a poskytované jazykové podpory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B481A9" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>8. Stupně klasifikace výsledků vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DF055C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Výsledky vzdělávání žáka v jednotlivých povinných a nepovinných předmětech se při použití klasifikace hodnotí těmito stupni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADD99E0" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1 – výborný</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1264FF2B" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák dosahuje očekávaných výstupů úplně nebo téměř úplně. Získané znalosti a dovednosti používá správně, samostatně tvoří, vysvětluje souvislosti, řeší úkoly. Dokáže případné drobné chyby sám nebo po upozornění opravit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479DD176" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>2 – chvalitebný</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C798897" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák dosahuje očekávaných výstupů ve značném rozsahu. Znalosti a dovednosti používá převážně správně a samostatně. Dopouští se menších chyb nebo nepřesností, které zpravidla dokáže s menší podporou odstranit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D79D1D6" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>3 – dobrý</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3573D56F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák dosahuje podstatné části očekávaných výstupů. V jeho znalostech a dovednostech se objevují mezery a nepřesnosti. Při jejich používání potřebuje častější vedení nebo podporu, základní učivo však zvládá.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CFE33C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>4 – dostatečný</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4D3B74" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák dosahuje očekávaných výstupů pouze v omezeném rozsahu. Má závažnější mezery v základních znalostech a dovednostech a při jejich používání potřebuje výraznou podporu. Přesto prokazuje alespoň minimální úroveň zvládnutí základních výstupů předmětu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EEB5FE" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>5 – nedostatečný</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC8BDD9" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák ani přes poskytnutou přiměřenou podporu nedosahuje minimální úrovně základních očekávaných výstupů. Závažné nedostatky mu neumožňují navazovat na další učivo nebo samostatně plnit základní úkoly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1627E8E1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>9. Slovní a kriteriální hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141DB850" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodnocení výsledků vzdělávání na vysvědčení lze vyjádřit klasifikací, slovním hodnocením nebo kombinací obou způsobů. O způsobu hodnocení rozhoduje ředitelka školy se souhlasem školské rady. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53348DDB" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Za slovní hodnocení se považuje také kriteriální hodnocení, při kterém je žák hodnocen podle míry naplnění předem stanovených kritérií nebo učebních cílů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2232FEA0" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Slovní hodnocení musí vyjadřovat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195F0177" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) dosaženou úroveň vzdělávání ve vztahu k očekávaným výstupům,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) vývoj a pokrok žáka,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) jeho přístup ke vzdělávání a souvislosti ovlivňující výkon,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) silné stránky žáka,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) oblasti vyžadující další rozvoj,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>f) doporučení pro další vzdělávání a podporu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC7F4B1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U žáka s vývojovou poruchou učení rozhoduje ředitelka školy o použití slovního hodnocení na základě žádosti zákonného zástupce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E03088F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Škola na žádost zákonného zástupce převede slovní hodnocení do klasifikace pro účely přijímacího řízení ke střednímu vzdělávání. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656C4345" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při přestupu žáka škola zajistí potřebný převod hodnocení podle aktuální právní úpravy a požadavků přijímající školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055D886F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>10. Hodnocení chování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7047C00C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Škola hodnotí chování žáka ve škole a při akcích pořádaných školou. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9F6F45" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Hodnocení chování vychází zejména z:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7C548C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>a) dodržování školního řádu a oprávněných pokynů zaměstnanců školy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) bezpečného a ohleduplného jednání,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) odpovědnosti za vlastní jednání,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) schopnosti přijmout zpětnou vazbu a podílet se na nápravě způsobených následků,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) četnosti, závažnosti, okolností a následků porušení pravidel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C47EB1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při hodnocení chování se přihlíží k věku žáka, jeho rozumovým a volním schopnostem, speciálním vzdělávacím potřebám, míře zavinění, okolnostem jednání a účinnosti dosavadních podpůrných a výchovných opatření. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473CFB48" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projevy vyplývající ze zdravotního stavu nebo speciálních vzdělávacích potřeb se neposuzují automaticky jako zaviněné porušení školního řádu. To nevylučuje povinnost školy chránit bezpečnost ostatních osob a přijímat odpovídající opatření. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0980CEBB" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výsledky vzdělávání v jednotlivých předmětech nesmějí být snižovány kvůli nevhodnému chování žáka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8790AF" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Průběžné hodnocení v DDŠ se do klasifikace chování ve škole automaticky nezapočítává. Zohlednit lze pouze konkrétní jednání, k němuž došlo ve škole nebo při školní akci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C65E9E" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Návrh hodnocení chování připravuje třídní učitel na základě vlastních zjištění a informací ostatních pedagogických pracovníků. Hodnocení se projednává v pedagogické radě. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0928B376" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Počet neomluvených hodin, uložené kázeňské opatření ani jednotlivý typ jednání nevedou automaticky ke konkrétnímu stupni z chování. Každý případ se posuzuje individuálně podle všech podstatných okolností. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79796418" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Stupně hodnocení chování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4101EFB2" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1 – velmi dobré</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025546A0" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák zpravidla dodržuje pravidla školního řádu, respektuje práva ostatních a reaguje na pedagogické vedení. Ojedinělé méně závažné porušení pravidel je schopen reflektovat a napravit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C831C21" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>2 – uspokojivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDAD3B6" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Žák se dopustil závažného porušení školního řádu nebo se přes poskytovanou podporu opakovaně dopouští méně závažných porušení. Jeho jednání narušuje vzdělávání, vztahy nebo bezpečné prostředí školy. Při hodnocení se přihlíží také k jeho snaze převzít odpovědnost a napravit následky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F8E707" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>3 – neuspokojivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C3BF66" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žák se dopustil zvlášť závažného porušení školního řádu nebo opakovaného závažného jednání, kterým výrazně narušuje vzdělávání, ohrožuje bezpečnost, zdraví, důstojnost nebo majetek jiných osob. Dosavadní pedagogická, podpůrná a výchovná opatření nevedla k dostatečné změně nebo závažnost jednání odůvodňuje tento stupeň sama o sobě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44928D50" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4544070F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>11. Pochvaly a kázeňská opatření</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCFB1D9" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výchovnými opatřeními jsou pochvaly nebo jiná ocenění a kázeňská opatření. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E6C527" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ředitelka školy může po projednání v pedagogické radě udělit žákovi pochvalu nebo jiné ocenění zejména za dlouhodobou úspěšnou práci, mimořádný projev školní iniciativy, nebo za záslužný nebo statečný čin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47260B2F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Třídní učitel může po projednání s ředitelkou školy udělit pochvalu nebo jiné ocenění zejména za výrazný projev školní iniciativy nebo déletrvající úspěšnou práci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1987F5C0" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při porušení povinností stanovených školním řádem lze podle závažnosti uložit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEB7AE7" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) napomenutí třídního učitele,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) důtku třídního učitele,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) důtku ředitelky školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D6B394" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kázeňské opatření se ukládá na základě dostatečně zjištěných skutečností. Žák musí dostat přiměřenou možnost se k události vyjádřit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B40F6D" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kázeňská opatření nemusí být ukládána postupně od nejmírnějšího. Jejich druh se stanoví podle závažnosti, četnosti, okolností a následků jednání. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C0C08F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Důtku ředitelky školy lze uložit pouze po projednání v pedagogické radě. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA8005E" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Udělení pochvaly nebo jiného ocenění a uložení kázeňského opatření včetně jeho důvodů se neprodleně a prokazatelně oznámí žákovi, kmenovému vychovateli a zaznamená se do dokumentace školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61230EDB" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kázeňské opatření není samo o sobě automatickým důvodem ke snížení stupně z chování. Při celkovém hodnocení chování se posuzuje chování žáka za celé pololetí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FDD961" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>12. Hodnocení na vysvědčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D890E57" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Každé pololetí se žákovi vydává vysvědčení. Za první pololetí lze místo vysvědčení vydat výpis z vysvědčení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF810F8" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Výsledky vzdělávání v jednotlivých povinných a nepovinných předmětech se při použití klasifikace hodnotí stupni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AFF37A" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) 1 – výborný,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) 2 – chvalitebný,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) 3 – dobrý,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) 4 – dostatečný,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e) 5 – nedostatečný.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591C730C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Chování se při použití klasifikace hodnotí stupni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33768A7F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) 1 – velmi dobré,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) 2 – uspokojivé,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) 3 – neuspokojivé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65ABFCA1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Je-li žák z vyučování určitého předmětu uvolněn, uvede se na vysvědčení „uvolněn(a)“. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1207AC2B" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelze-li žáka hodnotit, uvede se na vysvědčení podle podmínek stanovených právním předpisem „nehodnocen(a)“. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B64B4E1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Celkové hodnocení žáka se vyjadřuje stupni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717BEB9C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) prospěl(a) s vyznamenáním,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) prospěl(a),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) neprospěl(a),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>d) nehodnocen(a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0AB1A3" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák prospěl s vyznamenáním, není-li v žádném povinném předmětu hodnocen stupněm horším než 2, průměr stupňů ze všech povinných předmětů není vyšší než 1,5 a jeho chování je hodnoceno stupněm 1 – velmi dobré. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474D9EB2" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák prospěl, není-li v žádném povinném předmětu hodnocen stupněm 5 – nedostatečný nebo odpovídajícím slovním hodnocením. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CDDC66" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák neprospěl, je-li v některém povinném předmětu hodnocen stupněm 5 – nedostatečný nebo odpovídajícím slovním hodnocením, případně není-li z některého předmětu na konci druhého pololetí hodnocen ani v náhradním termínu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8CDE56" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>13. Postup do vyššího ročníku a opakování ročníku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3A8CAA" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do vyššího ročníku postoupí žák, který na konci druhého pololetí prospěl ze všech povinných předmětů, s výjimkou předmětů výchovného zaměření stanovených rámcovým vzdělávacím programem a předmětů, z nichž byl uvolněn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133346AE" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do vyššího ročníku postoupí také žák, který již na příslušném stupni základní školy jednou ročník opakoval, a to bez ohledu na jeho prospěch, pokud mu nebylo povoleno opakování ročníku z vážných zdravotních důvodů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312B2A6C" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák plnící povinnou školní docházku opakuje ročník, pokud na konci druhého pololetí neprospěl nebo nemohl být hodnocen a na daném stupni základní školy dosud ročník neopakoval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60074753" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ředitelka školy může na žádost zákonného zástupce a na základě doporučujícího vyjádření odborného lékaře povolit opakování ročníku z vážných zdravotních důvodů, a to i tehdy, jestliže žák již na daném stupni ročník opakoval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1248300B" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žákovi, který splnil povinnou školní docházku, může ředitelka školy na žádost zákonného zástupce povolit opakování ročníku po posouzení jeho dosavadních výsledků a důvodů uvedených v žádosti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7667D741" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>14. Opravné zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B9E0D6" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Opravné zkoušky konají žáci, kteří:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF32DE8" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) dosud na daném stupni základní školy neopakovali ročník a na konci druhého pololetí neprospěli nejvýše ze dvou povinných předmětů, nebo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) jsou žáky devátého ročníku a na konci druhého pololetí neprospěli nejvýše ze dvou povinných předmětů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55351803" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opravné zkoušky se nekonají z předmětů výchovného zaměření. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E71928" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opravné zkoušky jsou komisionální a konají se nejpozději do konce příslušného školního roku v termínu stanoveném ředitelkou školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBD0D36" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák může v jednom dni konat pouze jednu opravnou zkoušku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB0D039" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák, který opravnou zkoušku nevykoná úspěšně nebo se bez závažného důvodu nedostaví, neprospěl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3930DB12" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ze závažných důvodů může ředitelka školy stanovit náhradní termín opravné zkoušky nejpozději do 15. září následujícího školního roku. Do té doby žák navštěvuje nejbližší vyšší ročník, případně znovu devátý ročník. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22511C81" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>15. Přezkoumání výsledků hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBF47F9" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Má-li zákonný zástupce pochybnosti o správnosti hodnocení žáka na konci prvního nebo druhého pololetí, může do tří pracovních dnů ode dne, kdy se o hodnocení prokazatelně dozvěděl, nejpozději však do tří pracovních dnů od vydání vysvědčení, požádat ředitelku školy o přezkoumání výsledků hodnocení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7138DD64" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je-li vyučujícím daného předmětu ředitelka školy, podává se žádost krajskému úřadu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D923F8A" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud nejde o hodnocení chování nebo předmětu výchovného zaměření, nařídí ředitelka školy nebo krajský úřad komisionální přezkoušení, které se uskuteční nejpozději do 14 dnů od doručení žádosti nebo v termínu dohodnutém se zákonným zástupcem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9C4E7F" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Týká-li se žádost hodnocení chování nebo předmětu výchovného zaměření, ředitelka školy, případně krajský úřad, posoudí dodržení pravidel hodnocení. Byla-li pravidla porušena, výsledek změní; nebyla-li porušena, hodnocení potvrdí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7C5546" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>16. Komisionální přezkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E030EE" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisi jmenuje ředitelka školy. Je-li vyučujícím daného předmětu ředitelka školy, jmenuje komisi krajský úřad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C1CD69" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Komise je tříčlenná a tvoří ji:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F222C4" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a) předseda – ředitelka školy nebo jí pověřený učitel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>b) zkoušející – vyučující daného předmětu, případně jiný vyučující tohoto předmětu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>c) přísedící – jiný vyučující daného předmětu nebo předmětu stejné vzdělávací oblasti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492C8914" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výsledek stanoví komise hlasováním a vyjádří jej klasifikačním stupněm nebo slovním hodnocením. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C938FDE" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výsledek přezkoušení již nelze napadnout novou žádostí o přezkoušení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54031C0D" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ředitelka školy oznámí výsledek prokazatelným způsobem žákovi a zákonnému zástupci. Pokud se hodnocení změnilo, vydá se žákovi nové vysvědčení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165807DA" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O přezkoušení se pořizuje protokol, který je součástí dokumentace školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A31E39A" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žák může v jednom dni vykonat přezkoušení pouze z jednoho předmětu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F567A1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konkrétní obsah a rozsah přezkoušení stanoví ředitelka školy v souladu se školním vzdělávacím programem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F957FC7" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>17. Závěrečná ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6553CB89" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tato pravidla schvaluje školská rada jako součást školního řádu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB4233B" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaměstnanci školy jsou s pravidly prokazatelně seznámeni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB86DD1" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žáci jsou s pravidly seznámeni přiměřeně svému věku a rozumovým schopnostem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D59CD87" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037D41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci a osoby odpovědné za výchovu jsou o vydání a obsahu pravidel informováni; pravidla jsou zpřístupněna způsobem stanoveným školským zákonem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792EB5BE" w14:textId="77777777" w:rsidR="00037D41" w:rsidRPr="00037D41" w:rsidRDefault="00037D41" w:rsidP="00037D41">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEA7A5A" w14:textId="15641653" w:rsidR="00037D41" w:rsidRDefault="00037D41" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB919D6" w14:textId="57773A89" w:rsidR="001120A0" w:rsidRDefault="001120A0" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001120A0">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Tento školní řád, včetně Pravidel pro hodnocení výsledků vzdělávání a chování žáků, nabývá účinnosti dnem </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">a) zajistit, aby dítě a žák docházel řádně do školy nebo školského zařízení, </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1.9.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001120A0">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dnem účinnosti tohoto dokumentu se plně nahrazuje a zrušuje předchozí školní řád ze dne </w:t>
+      </w:r>
       <w:r>
-        <w:t>b</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1.9.2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140D7F00" w14:textId="0A77D307" w:rsidR="001120A0" w:rsidRDefault="001120A0" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E763CC" w14:textId="77777777" w:rsidR="001120A0" w:rsidRDefault="001120A0" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F15DBD" w14:textId="0943068F" w:rsidR="001120A0" w:rsidRDefault="001120A0" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>c</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Mgr. Iva Zikešová</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5F57BD" w14:textId="4A9D2A98" w:rsidR="001120A0" w:rsidRPr="001120A0" w:rsidRDefault="001120A0" w:rsidP="0046727F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>d</w:t>
-[...2655 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ředitelka</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001120A0" w:rsidRPr="001120A0" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1077" w:right="1077" w:bottom="1020" w:left="1191" w:header="510" w:footer="510" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00104CF2" w:rsidRDefault="00104CF2" w:rsidP="004A0DDD">
+    <w:p w14:paraId="189117DD" w14:textId="77777777" w:rsidR="001C3B6B" w:rsidRDefault="001C3B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00104CF2" w:rsidRDefault="00104CF2" w:rsidP="004A0DDD">
+    <w:p w14:paraId="5B7E26B2" w14:textId="77777777" w:rsidR="001C3B6B" w:rsidRDefault="001C3B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1085449525"/>
+      <w:id w:val="-495194102"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="0046785E" w:rsidRDefault="0046785E">
+      <w:p w14:paraId="3F260C1F" w14:textId="290705DC" w:rsidR="002D576F" w:rsidRPr="002D576F" w:rsidRDefault="002D576F">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="002D576F">
+          <w:rPr>
+            <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002D576F">
+          <w:rPr>
+            <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002D576F">
+          <w:rPr>
+            <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C5609">
+        <w:r w:rsidRPr="002D576F">
           <w:rPr>
-            <w:noProof/>
+            <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            <w:lang w:val="cs-CZ"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002D576F">
+          <w:rPr>
+            <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0046785E" w:rsidRDefault="0046785E">
+  <w:p w14:paraId="7D14E76E" w14:textId="77777777" w:rsidR="002D576F" w:rsidRDefault="002D576F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00104CF2" w:rsidRDefault="00104CF2" w:rsidP="004A0DDD">
+    <w:p w14:paraId="3F56A9C5" w14:textId="77777777" w:rsidR="001C3B6B" w:rsidRDefault="001C3B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00104CF2" w:rsidRDefault="00104CF2" w:rsidP="004A0DDD">
+    <w:p w14:paraId="10C69751" w14:textId="77777777" w:rsidR="001C3B6B" w:rsidRDefault="001C3B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0046785E" w:rsidRDefault="0046785E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67AA2E03" w14:textId="2B8BA4C4" w:rsidR="000C6FAF" w:rsidRPr="000C6FAF" w:rsidRDefault="000C6FAF" w:rsidP="000C6FAF">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="000C6FAF">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:lang w:val="cs-CZ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Dětský domov se školou a základní škola, Kostelec nad Orlicí, Tyršova 7 </w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">                                                         DDŠ a ZŠ Kostelec nad Orlicí, Tyršova 7</w:t>
+      <w:rPr>
+        <w:color w:val="5A6067"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:t>|  školní řád</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="slovanseznam3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="slovanseznam2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Seznamsodrkami3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Seznamsodrkami2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="slovanseznam"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Seznamsodrkami"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="000E552A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E6299FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01BB14A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F60FA90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03946EE7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4F42252"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="070327B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2FB22B2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="088F7516"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="57EA2866"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D203D10"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C700FA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D3F6761"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86201DA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DF5216B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8CD66540"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E4D4C92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="954607C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17A84109"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="939EA1E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2386168F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2760D3BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2391262A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2004BEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27B04674"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27F8B3E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38B23BC2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A52C0C98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="393C6C07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="318C3228"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DAE72BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BCA16C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418D0D88"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="810892B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="419123A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BA6611E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="432A73E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE76F39C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="454D6E26"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAC6BD82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45866A9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D734A40A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50755035"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3B009DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A4080F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3825A6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E60E4A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA740CD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7F0A6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02A0140A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64567491"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72162FB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69EF3EA2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0FFCAE9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BE03A25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="898C305E"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CB8249E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1638B54E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E3D6AF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED50954A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAC7A4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4EA7FD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E6B3389"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A41AE30C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE5F5F"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00D13E4C"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="00037D41"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000C6FAF"/>
+    <w:rsid w:val="000D1D9F"/>
+    <w:rsid w:val="000F655B"/>
+    <w:rsid w:val="001039B6"/>
+    <w:rsid w:val="001120A0"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="001B282F"/>
+    <w:rsid w:val="001C1F5C"/>
+    <w:rsid w:val="001C3B6B"/>
+    <w:rsid w:val="0023058B"/>
+    <w:rsid w:val="00267FF4"/>
+    <w:rsid w:val="0027615F"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002D576F"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00354AA3"/>
+    <w:rsid w:val="00371191"/>
+    <w:rsid w:val="00391A56"/>
+    <w:rsid w:val="00396D41"/>
+    <w:rsid w:val="003F3D2C"/>
+    <w:rsid w:val="00404D7D"/>
+    <w:rsid w:val="00461891"/>
+    <w:rsid w:val="0046727F"/>
+    <w:rsid w:val="004C7AF4"/>
+    <w:rsid w:val="005026B9"/>
+    <w:rsid w:val="005327D3"/>
+    <w:rsid w:val="00590E3E"/>
+    <w:rsid w:val="005B32AC"/>
+    <w:rsid w:val="0060106B"/>
+    <w:rsid w:val="006232D2"/>
+    <w:rsid w:val="0067180C"/>
+    <w:rsid w:val="006928D0"/>
+    <w:rsid w:val="006F24B4"/>
+    <w:rsid w:val="00713DE8"/>
+    <w:rsid w:val="0073455A"/>
+    <w:rsid w:val="0076643C"/>
+    <w:rsid w:val="00770146"/>
+    <w:rsid w:val="00774546"/>
+    <w:rsid w:val="007C7B55"/>
+    <w:rsid w:val="00840940"/>
+    <w:rsid w:val="00855BA8"/>
+    <w:rsid w:val="00874BB6"/>
+    <w:rsid w:val="008B105F"/>
+    <w:rsid w:val="009A7BC6"/>
+    <w:rsid w:val="009B38C0"/>
+    <w:rsid w:val="00A70230"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AB0168"/>
+    <w:rsid w:val="00AE5027"/>
+    <w:rsid w:val="00AE7A71"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B8790D"/>
+    <w:rsid w:val="00B957EF"/>
+    <w:rsid w:val="00BA2CD2"/>
+    <w:rsid w:val="00BD245E"/>
+    <w:rsid w:val="00BE2D78"/>
+    <w:rsid w:val="00C246C0"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D60CE3"/>
+    <w:rsid w:val="00D675A1"/>
+    <w:rsid w:val="00EB0AE6"/>
+    <w:rsid w:val="00F20FEE"/>
+    <w:rsid w:val="00F57596"/>
+    <w:rsid w:val="00F82C4C"/>
+    <w:rsid w:val="00FA3DC8"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="cs-CZ"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7BE3793F"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{9D4D0F4E-4AE3-4FE1-8665-C7565644EF80}"/>
+  <w14:docId w14:val="5F7206E2"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{CD4B3260-4BF3-4445-894F-C06923821965}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3392,51 +14441,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3505,59 +14554,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -3609,426 +14649,11656 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="140"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="100"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="140" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2D4152"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A0DDD"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zhlav"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DDD"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A0DDD"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A0DDD"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezmezer">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nzev">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="NzevChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NzevChar">
+    <w:name w:val="Název Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nzev"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podnadpis">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="PodnadpisChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
+    <w:name w:val="Podnadpis Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Podnadpis"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZkladntextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
+    <w:name w:val="Základní text Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="Zkladntext2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Zkladntext2Char">
+    <w:name w:val="Základní text 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="Zkladntext3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Zkladntext3Char">
+    <w:name w:val="Základní text 3 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznam">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznam2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznam3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznamsodrkami">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznamsodrkami2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznamsodrkami3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="slovanseznam">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="slovanseznam2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="slovanseznam3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pokraovnseznamu">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pokraovnseznamu2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pokraovnseznamu3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textmakra">
+    <w:name w:val="macro"/>
+    <w:link w:val="TextmakraChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextmakraChar">
+    <w:name w:val="Text makra Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textmakra"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citt">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="CittChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
+    <w:name w:val="Citát Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Citt"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+    <w:name w:val="Nadpis 4 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
+    <w:name w:val="Nadpis 5 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+    <w:name w:val="Nadpis 6 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
+    <w:name w:val="Nadpis 7 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
+    <w:name w:val="Nadpis 8 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
+    <w:name w:val="Nadpis 9 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titulek">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Siln">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zdraznn">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vrazncitt">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="VrazncittChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrazncittChar">
+    <w:name w:val="Výrazný citát Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Vrazncitt"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zdraznnjemn">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zdraznnintenzivn">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkazjemn">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkazintenzivn">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nzevknihy">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpisobsahu">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Nadpis1"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Mkatabulky">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlstnovn">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlstnovnzvraznn1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlstnovnzvraznn2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlstnovnzvraznn3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlstnovnzvraznn4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlstnovnzvraznn5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlstnovnzvraznn6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznam">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznamzvraznn1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznamzvraznn2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznamzvraznn3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznamzvraznn4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznamzvraznn5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlseznamzvraznn6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlmka">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlmkazvraznn1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlmkazvraznn2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlmkazvraznn3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlmkazvraznn4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlmkazvraznn5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Svtlmkazvraznn6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn1zvraznn1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn1zvraznn2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn1zvraznn3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn1zvraznn4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn1zvraznn5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn1zvraznn6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn2zvraznn1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn2zvraznn2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn2zvraznn3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn2zvraznn4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn2zvraznn5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednstnovn2zvraznn6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam1zvraznn1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam1zvraznn2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam1zvraznn3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam1zvraznn4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam1zvraznn5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam1zvraznn6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2zvraznn1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2zvraznn2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2zvraznn3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2zvraznn4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2zvraznn5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednseznam2zvraznn6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka1zvraznn1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka1zvraznn2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka1zvraznn3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka1zvraznn4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka1zvraznn5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka1zvraznn6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka2zvraznn1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka2zvraznn2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka2zvraznn3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka2zvraznn4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka2zvraznn5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka2zvraznn6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka3zvraznn1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka3zvraznn2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka3zvraznn3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka3zvraznn4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka3zvraznn5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Stednmka3zvraznn6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tmavseznam">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tmavseznamzvraznn1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tmavseznamzvraznn2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tmavseznamzvraznn3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tmavseznamzvraznn4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tmavseznamzvraznn5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tmavseznamzvraznn6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnstnovn">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnstnovnzvraznn1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnstnovnzvraznn2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnstnovnzvraznn3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnstnovnzvraznn4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnstnovnzvraznn5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnstnovnzvraznn6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnseznam">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnseznamzvraznn1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnseznamzvraznn2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnseznamzvraznn3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnseznamzvraznn4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnseznamzvraznn5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnseznamzvraznn6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnmka">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnmkazvraznn1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnmkazvraznn2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnmkazvraznn3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnmkazvraznn4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnmkazvraznn5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Barevnmkazvraznn6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prosttext1">
+    <w:name w:val="Prostý text1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="000F655B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citt1">
+    <w:name w:val="Citát1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="QuoteChar"/>
+    <w:rsid w:val="001B282F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:spacing w:after="283" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:link w:val="Citt1"/>
+    <w:locked/>
+    <w:rsid w:val="001B282F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normlnweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C1F5C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="369770437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1003972156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1276903646">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1293052446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="854079029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="109015796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2035573305">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1423256175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1361859905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1686516639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2071609985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>32645</Characters>
+  <Pages>20</Pages>
+  <Words>8048</Words>
+  <Characters>47486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>272</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>395</Lines>
+  <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Školní řád ZŠ při DDŠ – návrh 2026</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38101</CharactersWithSpaces>
+  <CharactersWithSpaces>55424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Školní řád ZŠ při DDŠ – návrh 2026</dc:title>
+  <dc:subject>Školní řád a pravidla hodnocení</dc:subject>
+  <dc:creator>DDŠ a ZŠ Kostelec nad Orlicí</dc:creator>
+  <cp:keywords>školní řád, DDŠ, základní škola, hodnocení</cp:keywords>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>